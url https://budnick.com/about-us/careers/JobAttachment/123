--- v0 (2026-05-14)
+++ v1 (2026-07-03)
@@ -1,102 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42143FC8" w14:textId="77777777" w:rsidR="00E23ECC" w:rsidRDefault="00E23ECC" w:rsidP="00E23ECC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DDFB98B" w14:textId="77777777" w:rsidR="00EE4D94" w:rsidRDefault="00E17A98" w:rsidP="00E23ECC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F6030B6" wp14:editId="48398398">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F6030B6" wp14:editId="48398398">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="2948940" cy="678180"/>
             <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="Picture 8" descr="BudnickLogo_Color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="BudnickLogo_Color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2948940" cy="678180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -155,80 +159,80 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B046B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
         </w:rPr>
         <w:t>*Job Posting*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A07A34" w14:textId="77777777" w:rsidR="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00EE4D94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="434B024F" w14:textId="64F88F48" w:rsidR="00EE4D94" w:rsidRDefault="00367AD6" w:rsidP="00EE4D94">
+    <w:p w14:paraId="434B024F" w14:textId="1C54F941" w:rsidR="00EE4D94" w:rsidRDefault="00367AD6" w:rsidP="00EE4D94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E157F3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Posted: </w:t>
       </w:r>
-      <w:r w:rsidR="00947C00">
+      <w:r w:rsidR="00C520A9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>04/29/2026</w:t>
+        <w:t>06/17/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F16E1B1" w14:textId="77777777" w:rsidR="00B005CE" w:rsidRPr="00E157F3" w:rsidRDefault="00B005CE" w:rsidP="00EE4D94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F8159DC" w14:textId="77573EF3" w:rsidR="00D929D2" w:rsidRPr="00B046B2" w:rsidRDefault="00633CCF" w:rsidP="00D929D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="32"/>
@@ -252,71 +256,71 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F6433AB" w14:textId="77777777" w:rsidR="00031191" w:rsidRPr="00FD2DC6" w:rsidRDefault="00031191" w:rsidP="00031191">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Budnick Converting, Inc., headquartered in Columbia, IL (in the St. Louis, MO metropolitan area), is a privately held and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00FD2DC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>female owned corporation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD2DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Budnick’s primary focus is specialty converting of adhesive coated tapes and foams.  Budnick remains on the leading edge of adhesive tape converting technology; currently utilizing over 70 die-cutting, slitting, laminating, printing (including flexographic printing), label making and spooling machines to convert materials into labor saving customized parts.  For more information on Budnick, please visit our website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00FD2DC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.budnick.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD2DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D054BA" w14:textId="77777777" w:rsidR="00D929D2" w:rsidRPr="00B005CE" w:rsidRDefault="00D929D2" w:rsidP="00E94FC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
         </w:tabs>
@@ -888,51 +892,50 @@
         </w:rPr>
         <w:t>Alert Team Point Person to conditions that create delays or affect quality of production work in a timely manner, assisting in adjustments and changes needed to meet established deadlines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197D01D4" w14:textId="77777777" w:rsidR="00B005CE" w:rsidRPr="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00B005CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B005CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Follow operation standards and all department policies and company directives and assist with other projects and tasks as required by management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBBE30E" w14:textId="77777777" w:rsidR="00B005CE" w:rsidRPr="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00B005CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14AF23BC" w14:textId="77777777" w:rsidR="00FA3675" w:rsidRDefault="00FA3675" w:rsidP="00B005CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -957,79 +960,95 @@
       </w:pPr>
       <w:r w:rsidRPr="00B005CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">KEY QUALIFICATIONS:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532A8976" w14:textId="77777777" w:rsidR="00B005CE" w:rsidRPr="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00B005CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E847F0" w14:textId="2A488A87" w:rsidR="00B005CE" w:rsidRPr="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00B005CE">
+    <w:p w14:paraId="21E847F0" w14:textId="2536FA2E" w:rsidR="00B005CE" w:rsidRPr="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00B005CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B005CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skills:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B005CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Excellent interpersonal and communications skills required.  Good organizational and problem-solving skills a must.  Should have a working competency with all office equipment.  Good mathematical aptitude.  </w:t>
+        <w:t xml:space="preserve"> Excellent interpersonal and communications skills required.  Good organizational and problem-solving skills a must.  Should </w:t>
+      </w:r>
+      <w:r w:rsidR="00223D99" w:rsidRPr="00B005CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B005CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> working competency with all office equipment.  Good mathematical aptitude.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671C9462" w14:textId="77777777" w:rsidR="00B005CE" w:rsidRPr="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00B005CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E755768" w14:textId="3BF715CD" w:rsidR="00B005CE" w:rsidRPr="00B005CE" w:rsidRDefault="00B005CE" w:rsidP="00B005CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1431,51 +1450,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B7306D2" w14:textId="77777777" w:rsidR="0032286E" w:rsidRPr="001E7C12" w:rsidRDefault="0032286E" w:rsidP="0032286E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00713B48">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B769E58" wp14:editId="30A565B2">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B769E58" wp14:editId="30A565B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2196465</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>115156</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2360930" cy="588010"/>
                 <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2360930" cy="588010"/>
                         </a:xfrm>
@@ -1550,57 +1569,57 @@
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Safe work environment</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5B23A57C" w14:textId="77777777" w:rsidR="0032286E" w:rsidRDefault="0032286E" w:rsidP="0032286E"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shapetype w14:anchorId="1B769E58" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:172.95pt;margin-top:9.05pt;width:185.9pt;height:46.3pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1GnwZDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJky4x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS+6VvDTgq9Blvy6STnTFkJlbaHkn//tnuz&#10;5MwHYSthwKqSPyrPbzavX607V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWnDVgKwKZeMgqFB2h&#10;tyab5fl11gFWDkEq7+n2bnDyTcKvayXDl7r2KjBTcqotpB3Tvo97tlmL4oDCNVqOZYh/qKIV2lLS&#10;M9SdCIIdUf8F1WqJ4KEOEwltBnWtpUo9UDfT/I9uHhrhVOqFyPHuTJP/f7Dy8+nBfUUW+nfQ0wBT&#10;E97dg/zhmYVtI+xB3SJC1yhRUeJppCzrnC/Gp5FqX/gIsu8+QUVDFscACaivsY2sUJ+M0GkAj2fS&#10;VR+YpMvZ1XW+uiKXJN9iuSQaUgpRPL926MMHBS2Lh5IjDTWhi9O9D7EaUTyHxGQejK522phk4GG/&#10;NchOggSwS2tE/y3MWNaVfLWYLRKyhfg+aaPVgQRqdFvyZR7XIJnIxntbpZAgtBnOVImxIz2RkYGb&#10;0O97Cow07aF6JKIQBiHSx6FDA/iLs45EWHL/8yhQcWY+WiJ7NZ3Po2qTMV+8nZGBl579pUdYSVAl&#10;D5wNx21ISo88WLilodQ68fVSyVgriSvROH6EqN5LO0W9fNfNEwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADB5kBbeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhRx+XhksapEFIE&#10;UlYtfIATOw8lHkexm4a/Z1jBcuYe3TmTHVc3ssXOofeoQGwTYBZrb3psFXx9Fvd7YCFqNHr0aBV8&#10;2wDH/PYm06nxVzzZ5RxbRiUYUq2gi3FKOQ91Z50OWz9ZpKzxs9ORxrnlZtZXKncj3yXJM3e6R7rQ&#10;6cm+dbYezhen4KOsi2ZXumaJg3BDearei0YqdbdZXw/Aol3jHwy/+qQOOTlV/oImsFHBw+PTC6EU&#10;7AUwAqSQElhFC5FI4HnG/7+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1GnwZDQIA&#10;APYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAweZAW&#10;3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:172.95pt;margin-top:9.05pt;width:185.9pt;height:46.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1GnwZDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJky4x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS+6VvDTgq9Blvy6STnTFkJlbaHkn//tnuz&#10;5MwHYSthwKqSPyrPbzavX607V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWnDVgKwKZeMgqFB2h&#10;tyab5fl11gFWDkEq7+n2bnDyTcKvayXDl7r2KjBTcqotpB3Tvo97tlmL4oDCNVqOZYh/qKIV2lLS&#10;M9SdCIIdUf8F1WqJ4KEOEwltBnWtpUo9UDfT/I9uHhrhVOqFyPHuTJP/f7Dy8+nBfUUW+nfQ0wBT&#10;E97dg/zhmYVtI+xB3SJC1yhRUeJppCzrnC/Gp5FqX/gIsu8+QUVDFscACaivsY2sUJ+M0GkAj2fS&#10;VR+YpMvZ1XW+uiKXJN9iuSQaUgpRPL926MMHBS2Lh5IjDTWhi9O9D7EaUTyHxGQejK522phk4GG/&#10;NchOggSwS2tE/y3MWNaVfLWYLRKyhfg+aaPVgQRqdFvyZR7XIJnIxntbpZAgtBnOVImxIz2RkYGb&#10;0O97Cow07aF6JKIQBiHSx6FDA/iLs45EWHL/8yhQcWY+WiJ7NZ3Po2qTMV+8nZGBl579pUdYSVAl&#10;D5wNx21ISo88WLilodQ68fVSyVgriSvROH6EqN5LO0W9fNfNEwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADB5kBbeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhRx+XhksapEFIE&#10;UlYtfIATOw8lHkexm4a/Z1jBcuYe3TmTHVc3ssXOofeoQGwTYBZrb3psFXx9Fvd7YCFqNHr0aBV8&#10;2wDH/PYm06nxVzzZ5RxbRiUYUq2gi3FKOQ91Z50OWz9ZpKzxs9ORxrnlZtZXKncj3yXJM3e6R7rQ&#10;6cm+dbYezhen4KOsi2ZXumaJg3BDearei0YqdbdZXw/Aol3jHwy/+qQOOTlV/oImsFHBw+PTC6EU&#10;7AUwAqSQElhFC5FI4HnG/7+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1GnwZDQIA&#10;APYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAweZAW&#10;3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="67AEB52B" w14:textId="77777777" w:rsidR="0032286E" w:rsidRPr="001E7C12" w:rsidRDefault="0032286E" w:rsidP="0032286E">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5040"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001E7C12">
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>On-the-job training</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3469226A" w14:textId="77777777" w:rsidR="0032286E" w:rsidRPr="001E7C12" w:rsidRDefault="0032286E" w:rsidP="0032286E">
                       <w:pPr>
                         <w:tabs>
@@ -1748,51 +1767,51 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="202475ED" w14:textId="77777777" w:rsidR="0032286E" w:rsidRPr="001E7C12" w:rsidRDefault="0032286E" w:rsidP="0032286E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7C12">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Interested Candidates should apply on-line at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001E7C12">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:color w:val="003366"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.budnick.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E7C12">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, under </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7C12">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1901,86 +1920,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="2D2D2D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB139E" w:rsidRPr="00B046B2" w:rsidSect="00B005CE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09AE08B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A5C14AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2296,249 +2331,260 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60565792">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="921068383">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="692730229">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E23ECC"/>
     <w:rsid w:val="00013519"/>
     <w:rsid w:val="00015758"/>
     <w:rsid w:val="00031191"/>
     <w:rsid w:val="00032CB3"/>
     <w:rsid w:val="00034B99"/>
     <w:rsid w:val="00041F11"/>
+    <w:rsid w:val="00053EEA"/>
     <w:rsid w:val="000542D9"/>
     <w:rsid w:val="00055D9C"/>
     <w:rsid w:val="00075AB6"/>
     <w:rsid w:val="00097F25"/>
     <w:rsid w:val="000E2BC5"/>
     <w:rsid w:val="000E771A"/>
     <w:rsid w:val="00100C79"/>
     <w:rsid w:val="00115DBA"/>
     <w:rsid w:val="00123337"/>
     <w:rsid w:val="00130E21"/>
     <w:rsid w:val="001570F6"/>
     <w:rsid w:val="001B6C2D"/>
     <w:rsid w:val="001D3BD4"/>
     <w:rsid w:val="001F4EE9"/>
     <w:rsid w:val="00200F5E"/>
     <w:rsid w:val="002152F3"/>
+    <w:rsid w:val="00223D99"/>
     <w:rsid w:val="00225619"/>
     <w:rsid w:val="00251E46"/>
     <w:rsid w:val="002639D9"/>
     <w:rsid w:val="00294859"/>
     <w:rsid w:val="002A2C6D"/>
     <w:rsid w:val="002E551A"/>
     <w:rsid w:val="00320D24"/>
     <w:rsid w:val="0032286E"/>
     <w:rsid w:val="0032658C"/>
     <w:rsid w:val="00337296"/>
     <w:rsid w:val="00346BAA"/>
     <w:rsid w:val="003536F7"/>
     <w:rsid w:val="00367AD6"/>
     <w:rsid w:val="00385C37"/>
     <w:rsid w:val="00392D84"/>
     <w:rsid w:val="003975E9"/>
     <w:rsid w:val="003B525A"/>
     <w:rsid w:val="00457867"/>
     <w:rsid w:val="00465B83"/>
     <w:rsid w:val="004739DA"/>
     <w:rsid w:val="004A1F94"/>
     <w:rsid w:val="004A6E58"/>
     <w:rsid w:val="004E60AB"/>
     <w:rsid w:val="0051192C"/>
     <w:rsid w:val="00521BF8"/>
     <w:rsid w:val="005378DD"/>
     <w:rsid w:val="00545772"/>
     <w:rsid w:val="00564A62"/>
     <w:rsid w:val="0056653C"/>
+    <w:rsid w:val="00582D52"/>
     <w:rsid w:val="005915B6"/>
     <w:rsid w:val="005B6ED2"/>
     <w:rsid w:val="00614F9E"/>
     <w:rsid w:val="00632E19"/>
     <w:rsid w:val="00633CCF"/>
     <w:rsid w:val="0067726C"/>
     <w:rsid w:val="00690B5A"/>
     <w:rsid w:val="006A4C7E"/>
     <w:rsid w:val="006E4DC2"/>
     <w:rsid w:val="006E57A6"/>
     <w:rsid w:val="006F16E9"/>
     <w:rsid w:val="00727CE8"/>
     <w:rsid w:val="007301BF"/>
     <w:rsid w:val="00740F10"/>
     <w:rsid w:val="007501E4"/>
     <w:rsid w:val="00770806"/>
     <w:rsid w:val="00786C8F"/>
     <w:rsid w:val="007A0326"/>
     <w:rsid w:val="007B1C2A"/>
     <w:rsid w:val="007C5A42"/>
     <w:rsid w:val="007D5A7D"/>
     <w:rsid w:val="00862FD4"/>
     <w:rsid w:val="00876B0F"/>
     <w:rsid w:val="00893478"/>
     <w:rsid w:val="008E7DD9"/>
     <w:rsid w:val="008F5DDA"/>
     <w:rsid w:val="008F6354"/>
     <w:rsid w:val="009064DF"/>
     <w:rsid w:val="00927683"/>
     <w:rsid w:val="00936965"/>
     <w:rsid w:val="00947C00"/>
     <w:rsid w:val="00960589"/>
     <w:rsid w:val="009727AD"/>
     <w:rsid w:val="009B28E9"/>
     <w:rsid w:val="009C5F38"/>
     <w:rsid w:val="009D4DE5"/>
     <w:rsid w:val="009F4591"/>
     <w:rsid w:val="009F5662"/>
     <w:rsid w:val="00A04C4A"/>
     <w:rsid w:val="00A3065E"/>
     <w:rsid w:val="00A42EB6"/>
+    <w:rsid w:val="00A54319"/>
     <w:rsid w:val="00A73A0C"/>
     <w:rsid w:val="00A84DD6"/>
     <w:rsid w:val="00AA2968"/>
     <w:rsid w:val="00AD745B"/>
     <w:rsid w:val="00B005CE"/>
     <w:rsid w:val="00B046B2"/>
     <w:rsid w:val="00B11C9D"/>
     <w:rsid w:val="00B145C0"/>
     <w:rsid w:val="00B14E65"/>
     <w:rsid w:val="00B1551C"/>
     <w:rsid w:val="00B47EA5"/>
     <w:rsid w:val="00B5565C"/>
     <w:rsid w:val="00B80D87"/>
     <w:rsid w:val="00B9099B"/>
     <w:rsid w:val="00BA3640"/>
     <w:rsid w:val="00BC34C2"/>
     <w:rsid w:val="00C415FD"/>
+    <w:rsid w:val="00C520A9"/>
     <w:rsid w:val="00C61A26"/>
     <w:rsid w:val="00C731F1"/>
     <w:rsid w:val="00C8260D"/>
+    <w:rsid w:val="00C91377"/>
     <w:rsid w:val="00C954BF"/>
     <w:rsid w:val="00C95947"/>
     <w:rsid w:val="00C964B4"/>
+    <w:rsid w:val="00CB5B47"/>
     <w:rsid w:val="00D0782C"/>
     <w:rsid w:val="00D124CE"/>
     <w:rsid w:val="00D2139E"/>
     <w:rsid w:val="00D3165A"/>
     <w:rsid w:val="00D52E11"/>
     <w:rsid w:val="00D6003A"/>
     <w:rsid w:val="00D617CE"/>
     <w:rsid w:val="00D627DD"/>
     <w:rsid w:val="00D67289"/>
     <w:rsid w:val="00D67717"/>
     <w:rsid w:val="00D72144"/>
     <w:rsid w:val="00D929D2"/>
     <w:rsid w:val="00E157F3"/>
     <w:rsid w:val="00E17A98"/>
     <w:rsid w:val="00E23ECC"/>
     <w:rsid w:val="00E52A8B"/>
+    <w:rsid w:val="00E66FA2"/>
+    <w:rsid w:val="00E701E0"/>
     <w:rsid w:val="00E7764F"/>
     <w:rsid w:val="00E94FC9"/>
     <w:rsid w:val="00EA43DD"/>
     <w:rsid w:val="00EB139E"/>
     <w:rsid w:val="00EB67D0"/>
     <w:rsid w:val="00EC25FC"/>
     <w:rsid w:val="00ED7BE3"/>
     <w:rsid w:val="00EE4D94"/>
     <w:rsid w:val="00EF4B22"/>
     <w:rsid w:val="00F10AE0"/>
     <w:rsid w:val="00F5120A"/>
     <w:rsid w:val="00F53FE8"/>
     <w:rsid w:val="00F60D03"/>
     <w:rsid w:val="00F61C6F"/>
     <w:rsid w:val="00F62586"/>
     <w:rsid w:val="00F6408B"/>
     <w:rsid w:val="00F6488F"/>
     <w:rsid w:val="00F70582"/>
     <w:rsid w:val="00F7495F"/>
     <w:rsid w:val="00F8056A"/>
     <w:rsid w:val="00F93441"/>
+    <w:rsid w:val="00F95C61"/>
     <w:rsid w:val="00FA3675"/>
     <w:rsid w:val="00FC01DE"/>
     <w:rsid w:val="00FD6DE1"/>
     <w:rsid w:val="00FE7DEA"/>
+    <w:rsid w:val="5CEC14BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3A83C1EE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0EBE12EA-7C37-4E67-BA69-2E2A9025D78B}"/>
+  <w15:docId w15:val="{0B339E99-8955-4D24-B32D-38673553A486}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3041,51 +3087,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1734960296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.budnick.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.budnick.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.budnick.com/WomanOwnedBusiness.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.budnick.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.budnick.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.budnick.com/WomanOwnedBusiness.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3305,97 +3351,339 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100282016C46156E84DA212309A741B3C14" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e14dbe8474167bfef91edbeb66a1e406">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3625b448-8430-4617-ac8e-e3354dc38330" xmlns:ns3="da885202-a65f-4e40-ac90-f19674c7668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c51b19ba1fb79bc2949f9e504f41ddb" ns2:_="" ns3:_="">
+    <xsd:import namespace="3625b448-8430-4617-ac8e-e3354dc38330"/>
+    <xsd:import namespace="da885202-a65f-4e40-ac90-f19674c7668e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3625b448-8430-4617-ac8e-e3354dc38330" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ae011c77-c0f9-4f6c-8f88-d056a4ddc62f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da885202-a65f-4e40-ac90-f19674c7668e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{589f5a70-8194-4853-9546-0e87d6b07ff0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="da885202-a65f-4e40-ac90-f19674c7668e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="da885202-a65f-4e40-ac90-f19674c7668e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3625b448-8430-4617-ac8e-e3354dc38330">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6F3337C-430B-4DF9-8590-6D8A204EF221}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3625b448-8430-4617-ac8e-e3354dc38330"/>
+    <ds:schemaRef ds:uri="da885202-a65f-4e40-ac90-f19674c7668e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D4AB3A1-B6ED-4335-ADD1-AD063169EA49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="da885202-a65f-4e40-ac90-f19674c7668e"/>
+    <ds:schemaRef ds:uri="3625b448-8430-4617-ac8e-e3354dc38330"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0CAFCE3-C085-4447-B363-48953BB724E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5649</Characters>
+  <Pages>1</Pages>
+  <Words>1010</Words>
+  <Characters>5757</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>41</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6609</CharactersWithSpaces>
+  <CharactersWithSpaces>6754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karen Limestall</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100282016C46156E84DA212309A741B3C14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>282600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>